--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="10810"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\Инструкции ФГИС ПГС\ЕСКС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/dmitrii/Desktop/ГосТех/Эксплуатация/Миграция/Порядок миграции/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8991A26C-255B-4FE8-A73A-B69890B23B9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E920A999-DBD8-E047-90B3-7F53CEA952B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="720" windowWidth="23040" windowHeight="13680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="660" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0" calcOnSave="0"/>
+  <calcPr calcId="0" iterateDelta="1E-4"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
   <si>
     <t>Комментарий</t>
   </si>
   <si>
     <t>Ведомство</t>
   </si>
   <si>
     <t>Наименования ведомства</t>
   </si>
   <si>
     <t>Ответственный со стороны инициатора</t>
   </si>
   <si>
     <t>Предоставляется ФИО, email, телефон и телеграмм для оперативного взаимодействия в случае вопросов</t>
   </si>
   <si>
     <t>Общий объем данных</t>
   </si>
   <si>
     <t>Указать объем всех данных</t>
   </si>
   <si>
     <t>Имеются ли персональные данные</t>
   </si>
   <si>
@@ -75,112 +76,231 @@
   <si>
     <t>Количество итераций по миграции данных</t>
   </si>
   <si>
     <t>Указывается количество итераций, в рамках которых будет осуществлена полная миграция данных</t>
   </si>
   <si>
     <t>*Первоначальная миграция</t>
   </si>
   <si>
     <t xml:space="preserve">*Указывается информация, если миграция данных по одной услуге/сервису проходит волнами. 
 - Дата первой и последующих миграций
 - Что мигрируется в первую итерацию и в последующих </t>
   </si>
   <si>
     <t>**Обоснование нескольких итераций</t>
   </si>
   <si>
     <t>**Заполняется в том случае, по какой причине необходимо проводить несколько итераций по миграции и нельзя сделать в рамках одной</t>
   </si>
   <si>
     <t>Проверка соответствия идентификаторов записей, в частности id ответственной организации, продуктивному контуру</t>
   </si>
   <si>
     <t>Все необходимые идентификаторы сущностей (в заявлениях, лицензиях и т.д.) должны соответствовать идентификаторам в продуктивной среде</t>
-  </si>
-[...1 lines deleted...]
-    <t>*Каким способом будет передаваться дамп миграции</t>
   </si>
   <si>
     <t>Указать способ передачи дампа для миграции. 
 *1. Через СЦ можно передать дамп для загрузки не более 20мб.
 2. Путем загрузки в защищенный контур
 3. Через диски</t>
   </si>
   <si>
     <t>Получено ли согласие МЦ на миграцию данных</t>
   </si>
   <si>
     <t xml:space="preserve">Указать, получено ли согласие МЦ на миграцию данных и по какому каналу. </t>
   </si>
   <si>
     <t xml:space="preserve">Чек лист по миграции данных на ФГИС ПГС </t>
   </si>
   <si>
     <t xml:space="preserve">Обоснование миграции исторических данных на ФГИС ПГС </t>
   </si>
   <si>
     <t>Указать, для каких целей требуется миграция исторических данных на ФГИС ПГС</t>
   </si>
   <si>
     <t>Все сущности имеют финальный статус перед миграцией на ФГИС ПГС</t>
   </si>
   <si>
     <t>Все мигрированные сущности должны быть завершены перед миграцией на ФГИС ПГС. Указать Да/Нет. ***В случае если указывается "Нет", миграция проводиться не будет.</t>
   </si>
+  <si>
+    <t>Период</t>
+  </si>
+  <si>
+    <t>Тип данных, подлежащих миграции</t>
+  </si>
+  <si>
+    <t>Таблица в ПГС, в которую будет выполнена запись</t>
+  </si>
+  <si>
+    <t>Указывается за какой период осуществлялась выборка данных для миграции данных</t>
+  </si>
+  <si>
+    <t>Например: анкеты, реестровые записи, заявления, дела, жалобы и тд (любая бизнес-сущность, подвергающаяся миграции)</t>
+  </si>
+  <si>
+    <t>Вложения, переданные в рамках миграции</t>
+  </si>
+  <si>
+    <t>Количество файлов и строк, подлежащих миграции</t>
+  </si>
+  <si>
+    <t>Указать количество переданных файлов для миграции и количество строк в каждом файле</t>
+  </si>
+  <si>
+    <t>Указать количество вложений, приложенных к миграции, а также директорию на S3/FTP, в которой будут размещены вложения</t>
+  </si>
+  <si>
+    <t>Указать название таблицы в ПГС, где будет создана запись в процессе миграции. По каждой таблице описать бизнес-предназначение, какие сущности хранятся и к каким услугам/стандартам они относятся</t>
+  </si>
+  <si>
+    <t>Федеральная служба по надзору в сфере связи, информационных технологий и массовых коммуникаций (Роскомнадзор)</t>
+  </si>
+  <si>
+    <t>366.13КB</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
+    <t>Иванов Иван Иванович, +7 999 111 2233, i.ivanov@digital.gov.ru, @iivanov</t>
+  </si>
+  <si>
+    <t>6012A2B4C1E98F7061AA01FFDA79254773FB65A139CBFAFD114E56A8FA123456</t>
+  </si>
+  <si>
+    <t>Повторная миграция необходима для дозагрузки и обновления данных …...</t>
+  </si>
+  <si>
+    <t>01.01.2020-31.12.2025</t>
+  </si>
+  <si>
+    <t>Анкеты, реестровые записи, заявления</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 файл - 123 строки
+2 файл - 15 строк
+…..
+</t>
+  </si>
+  <si>
+    <t>regions: {_id: "5e7c85e77e0daf0001872388", code: "77", name: "г. Москва"}
+shortName:  "ЦА РКН"
+_id: "5fffe1e13a956b0001280ff8"
+ogrn: "1087746736296"
+name: "Федеральная служба по надзору в сфере связи, информационных технологий и массовых коммуникаций (Роскомнадзор)"</t>
+  </si>
+  <si>
+    <t>1. Через СЦ (не более 20мб.)
+2. Путем загрузки в защищенный контур
+3. Через диски</t>
+  </si>
+  <si>
+    <t>Перенос исторических данных из информационной системы ... во ФГИС ПГС</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Да, направлен официальный запрос </t>
+  </si>
+  <si>
+    <t>Первичная миграция проводилась в рамках заявки - SCR № 5721234</t>
+  </si>
+  <si>
+    <t>animalCatchOrderRegistryCollection - реестр анкет по услуге….
+animalsRecordsCollectionTwo - реестр заявлений по услуге….
+animalTransferActRegistryCollection - реестр …..</t>
+  </si>
+  <si>
+    <t>*Каким способом будет передаваться архив с данными для миграции</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Times New Roman"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -230,87 +350,104 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="17">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{23AD4163-83AA-471B-A3B4-7366C0F913DD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -487,205 +624,289 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C14"/>
+  <dimension ref="A1:C19"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A11" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23.21875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="58.1640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="63.5" style="4" customWidth="1"/>
+    <col min="3" max="3" width="60.1640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="86.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="11">
+        <v>2</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="60" x14ac:dyDescent="0.2">
+      <c r="A8" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="2" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="2" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="2" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="2" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="2" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="14"/>
+      <c r="C14" s="9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="13"/>
-[...99 lines deleted...]
-      <c r="C12" s="10" t="s">
+      <c r="B18" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="1" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
         <v>20</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="B19" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>21</v>
-      </c>
-[...2 lines deleted...]
-        <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.70000004768371604" right="0.70000004768371604" top="0.75" bottom="0.75" header="0.30000001192092901" footer="0.30000001192092901"/>
-  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>