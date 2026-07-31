--- v0 (2026-06-14)
+++ v1 (2026-07-31)
@@ -140,235 +140,245 @@
     <w:p w14:paraId="1F8749B2" w14:textId="77777777" w:rsidR="00391E77" w:rsidRPr="00670CBE" w:rsidRDefault="00AA6A05" w:rsidP="00670CBE">
       <w:pPr>
         <w:pStyle w:val="-"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670CBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>управления данными</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2422E418" w14:textId="77777777" w:rsidR="00391E77" w:rsidRDefault="00391E77" w:rsidP="00670CBE">
       <w:pPr>
         <w:pStyle w:val="-"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6995298F" w14:textId="1AC8C7E4" w:rsidR="00670CBE" w:rsidRPr="00670CBE" w:rsidRDefault="00670CBE" w:rsidP="00670CBE">
+    <w:p w14:paraId="6995298F" w14:textId="74AED66E" w:rsidR="00670CBE" w:rsidRPr="00670CBE" w:rsidRDefault="00670CBE" w:rsidP="00670CBE">
       <w:pPr>
         <w:pStyle w:val="-"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00670CBE">
         <w:t>Версия 1.</w:t>
       </w:r>
+      <w:r w:rsidR="001C75F1">
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="002C64CA" w:rsidRPr="00E109E2">
-        <w:t>0.</w:t>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C75F1">
+        <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A683FAC" w14:textId="77777777" w:rsidR="00670CBE" w:rsidRPr="00733AD9" w:rsidRDefault="00670CBE" w:rsidP="00670CBE">
       <w:pPr>
         <w:pStyle w:val="-"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C5F7277" w14:textId="1DBFA198" w:rsidR="00391E77" w:rsidRPr="00733AD9" w:rsidRDefault="00CA01CD" w:rsidP="00670CBE">
+    <w:p w14:paraId="2C5F7277" w14:textId="77777777" w:rsidR="00391E77" w:rsidRPr="00733AD9" w:rsidRDefault="00391E77" w:rsidP="00670CBE">
       <w:pPr>
         <w:pStyle w:val="-"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733AD9">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ЕИП НСУД</w:t>
-      </w:r>
+        <w:t>СМЭВ</w:t>
+      </w:r>
+      <w:r w:rsidR="00826E78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B715EC" w14:textId="369A5654" w:rsidR="00391E77" w:rsidRPr="00733AD9" w:rsidRDefault="00391E77" w:rsidP="00670CBE">
+      <w:pPr>
+        <w:pStyle w:val="-"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733AD9">
+        <w:t xml:space="preserve">Листов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733AD9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00733AD9">
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00733AD9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>NUMPAGES</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00733AD9">
+        <w:instrText xml:space="preserve">   \* </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00733AD9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>MERGEFORMAT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00733AD9">
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00733AD9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007448DA" w:rsidRPr="007448DA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733AD9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED0DEA4" w14:textId="77777777" w:rsidR="00391E77" w:rsidRPr="00733AD9" w:rsidRDefault="00391E77" w:rsidP="00670CBE">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFA269A" w14:textId="77777777" w:rsidR="00AB6BA6" w:rsidRPr="00733AD9" w:rsidRDefault="00AB6BA6" w:rsidP="00670CBE">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A7A06F" w14:textId="77777777" w:rsidR="00940D8A" w:rsidRPr="00733AD9" w:rsidRDefault="00940D8A" w:rsidP="00670CBE">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C2AEE5" w14:textId="77777777" w:rsidR="00940D8A" w:rsidRPr="00733AD9" w:rsidRDefault="00940D8A" w:rsidP="00670CBE">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CBC6899" w14:textId="77777777" w:rsidR="00506961" w:rsidRPr="00733AD9" w:rsidRDefault="00506961" w:rsidP="00670CBE">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="64B715EC" w14:textId="369A5654" w:rsidR="00391E77" w:rsidRPr="00733AD9" w:rsidRDefault="00391E77" w:rsidP="00670CBE">
-[...84 lines deleted...]
-    </w:p>
     <w:p w14:paraId="73059483" w14:textId="77777777" w:rsidR="002B48D8" w:rsidRPr="00733AD9" w:rsidRDefault="002B48D8" w:rsidP="00670CBE">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="381F6B1D" w14:textId="77777777" w:rsidR="002B48D8" w:rsidRPr="00733AD9" w:rsidRDefault="002B48D8" w:rsidP="00670CBE">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285D0563" w14:textId="5632C170" w:rsidR="002462C7" w:rsidRPr="00CA01CD" w:rsidRDefault="002462C7" w:rsidP="00670CBE">
+    <w:p w14:paraId="285D0563" w14:textId="162A957F" w:rsidR="002462C7" w:rsidRPr="001C75F1" w:rsidRDefault="002462C7" w:rsidP="00670CBE">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002462C7" w:rsidRPr="00CA01CD" w:rsidSect="00506961">
+        <w:sectPr w:rsidR="002462C7" w:rsidRPr="001C75F1" w:rsidSect="00506961">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:pgSz w:w="11899" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="002462C7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Москва </w:t>
       </w:r>
       <w:r w:rsidR="00152F2B" w:rsidRPr="002462C7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00152F2B" w:rsidRPr="00CA01CD">
+      <w:r w:rsidR="001C75F1">
         <w:rPr>
           <w:i w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A4763E" w14:textId="77777777" w:rsidR="002462C7" w:rsidRDefault="002462C7" w:rsidP="002462C7">
+    <w:p w14:paraId="13A4763E" w14:textId="77777777" w:rsidR="002462C7" w:rsidRDefault="002462C7" w:rsidP="001C75F1">
       <w:pPr>
         <w:pStyle w:val="af9"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:id w:val="-1863964957"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-US"/>
@@ -492,51 +502,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E06662C" w14:textId="7F2157A4" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="0E06662C" w14:textId="7F2157A4" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1400"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569312" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:iCs w:val="0"/>
@@ -580,51 +590,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="268A59C3" w14:textId="1C201414" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="268A59C3" w14:textId="1C201414" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1400"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569313" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:iCs w:val="0"/>
@@ -668,51 +678,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24A25506" w14:textId="476AA97A" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="24A25506" w14:textId="476AA97A" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1400"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569314" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:iCs w:val="0"/>
@@ -756,51 +766,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02A49017" w14:textId="24C52E6D" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="02A49017" w14:textId="24C52E6D" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="10"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569315" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
@@ -848,51 +858,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E386BB6" w14:textId="05694D6D" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="7E386BB6" w14:textId="05694D6D" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="10"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569316" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
@@ -940,51 +950,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55892F83" w14:textId="5D6766C1" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="55892F83" w14:textId="5D6766C1" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="10"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569317" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
@@ -1032,51 +1042,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AF091E1" w14:textId="6994AD88" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="0AF091E1" w14:textId="6994AD88" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1400"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569318" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:iCs w:val="0"/>
@@ -1120,51 +1130,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A191DAF" w14:textId="6CE7E657" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="4A191DAF" w14:textId="6CE7E657" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1400"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569319" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:iCs w:val="0"/>
@@ -1209,51 +1219,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40949E36" w14:textId="6BF2824C" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="40949E36" w14:textId="6BF2824C" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1400"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569320" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1299,51 +1309,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20865D14" w14:textId="1766E0FD" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="20865D14" w14:textId="1766E0FD" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="31"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1418"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569321" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.3.1</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1389,51 +1399,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DAD8B7A" w14:textId="5FFB981B" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="5DAD8B7A" w14:textId="5FFB981B" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="31"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1418"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569322" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.3.2</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1479,51 +1489,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65CC9E89" w14:textId="0BC9B4EE" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="65CC9E89" w14:textId="0BC9B4EE" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="31"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1418"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569323" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.3.3</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1569,51 +1579,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75EAD817" w14:textId="1A1FC1F8" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="75EAD817" w14:textId="1A1FC1F8" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="31"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1418"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569324" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.3.4</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1674,51 +1684,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D70E0E4" w14:textId="3814BB8B" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="4D70E0E4" w14:textId="3814BB8B" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1400"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569325" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:iCs w:val="0"/>
@@ -1762,51 +1772,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E707273" w14:textId="641837C2" w:rsidR="007448DA" w:rsidRDefault="00C17085">
+        <w:p w14:paraId="7E707273" w14:textId="641837C2" w:rsidR="007448DA" w:rsidRDefault="00814865">
           <w:pPr>
             <w:pStyle w:val="10"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8487"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc203569326" w:history="1">
             <w:r w:rsidR="007448DA" w:rsidRPr="00232380">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007448DA">
               <w:rPr>
@@ -1972,102 +1982,102 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13CBE305" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Определение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="05D71F04" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="05D71F04" w14:textId="77777777" w:rsidTr="00443A75">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EEF5770" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Типовое программное обеспечение управления данными(ТПО УД)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFA5D39" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
+          <w:p w14:paraId="1EFA5D39" w14:textId="1DF5D884" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Механизм контроля качества данных, размещённых на программном обеспечении «Витрина данных», через Единую систему межведомственного электронного взаимодействия версии 3.х</w:t>
+              <w:t>Механизм контроля качества данных, размещённых на программном обеспечении «Витрина данных»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="2985B800" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="2985B800" w14:textId="77777777" w:rsidTr="00443A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28CD7E9F" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Витрина (данных), также: </w:t>
             </w:r>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -2079,51 +2089,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E7F6D01" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Комплекс программных и технических средств в составе информационно-телекоммуникационной инфраструктуры участника взаимодействия, обеспечивающий хранение и предоставление данных другим участникам взаимодействия в соответствии с критериями, установленными Министерством цифрового развития, связи и массовых коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="67C0AD82" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="67C0AD82" w14:textId="77777777" w:rsidTr="00443A75">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="125CB34B" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ЕИП НСУД (ФГИС «ЕИП НСУД»)</w:t>
             </w:r>
           </w:p>
@@ -2229,305 +2239,315 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FEC4032" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Операционная система</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="78BC673E" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="78BC673E" w14:textId="77777777" w:rsidTr="00443A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17A8B1C7" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ответчик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DB8E1D4" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Участник взаимодействия, на стороне которого развернут REST-сервис ИС Ответчика и который является получателем запроса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="48747D84" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="48747D84" w14:textId="77777777" w:rsidTr="00443A75">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ED19E92" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Регламентированный REST-запрос (Запрос к REST-сервису ИС Ответчика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7ABD3A5A" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Регламентированный запрос, представляющий из себя REST-сервис в инфраструктуре Ответчика, обеспечивающий предоставление данных другим Участникам взаимодействия с использованием СМЭВ4 в соответствии с загруженной в СМЭВ4 спецификацией OpenAPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="50C770F1" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="50C770F1" w14:textId="77777777" w:rsidTr="00443A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37FFFD4E" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Регламентированный SQL-запрос (РЗ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72A576B2" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SQL-запрос, выраженный в терминах Модели данных, загруженной в СМЭВ4, и зарегистрированный в Ядре СМЭВ4 под символической мнемоникой, используемой ИС Потребителя СМЭВ4 для выполнения регламентированного запроса. Может иметь параметры, значения которых задаются Потребителем данных СМЭВ4 при выполнении регламентированного запроса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="24AC65AC" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="24AC65AC" w14:textId="77777777" w:rsidTr="00443A75">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E44A525" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СМЭВ4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A803CE0" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
+          <w:p w14:paraId="48D1E4B3" w14:textId="77777777" w:rsidR="001C75F1" w:rsidRPr="001C75F1" w:rsidRDefault="001C75F1" w:rsidP="001C75F1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C75F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Единый сервис доступа к данным, предоставляемых посредством регламентированных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A803CE0" w14:textId="373F7853" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="001C75F1" w:rsidP="001C75F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00443A75">
+            <w:r w:rsidRPr="001C75F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Единый сервис доступа к данным СМЭВ, предназначенный для автоматизации процесса передачи данных и уведомлений об изменении данных между организациями или органами власти, ответственными за формирование и ведение информационных ресурсов, зарегистрированных в НСУД</w:t>
+              <w:t>запросов к таким данным с использованием технологии витрин данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="1A1AEF48" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="1A1AEF48" w14:textId="77777777" w:rsidTr="00443A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04C53A8D" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>УВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D63D624" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Участник взаимодействия – федеральный орган исполнительной власти, государственный </w:t>
-[...7 lines deleted...]
-              <w:t>внебюджетный фонд и иной орган или организация, участвующие в предоставлении государственных и муниципальных услуг (функций)</w:t>
+              <w:t>Участник взаимодействия – федеральный орган исполнительной власти, государственный внебюджетный фонд и иной орган или организация, участвующие в предоставлении государственных и муниципальных услуг (функций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="4F4B0F15" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="4F4B0F15" w14:textId="77777777" w:rsidTr="00443A75">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30A63A66" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>API</w:t>
             </w:r>
@@ -2535,216 +2555,198 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="741B1D97" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(англ. Application Programming Interface) — набор классов, процедур, функций, структур или констант, которыми одна компьютерная программа может взаимодействовать с другой программой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="44D366CA" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="44D366CA" w14:textId="77777777" w:rsidTr="00443A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D8E81C2" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>OpenAPI</w:t>
+              <w:t>OpenAPI, спецификация OpenAPI</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F149CE2" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Формализованная спецификация и экосистема множества инструментов, предоставляющая интерфейс между front-end системами, кодом библиотек низкого уровня и коммерческими решениями в виде API</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="7D595F15" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="7D595F15" w14:textId="77777777" w:rsidTr="00443A75">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D1B214E" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14D9A9F2" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(англ. Representational State Transfer) — Архитектурный стиль взаимодействия компонентов распределённого приложения в сети</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="66473098" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="66473098" w14:textId="77777777" w:rsidTr="00443A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68A1B558" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REST-сервис ИС Ответчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EB6CF9B" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сервис в инфраструктуре Ответчика, зарегистрированный в СМЭВ4 и обеспечивающий обмен данными с другими Участниками взаимодействия с использованием СМЭВ4 в соответствии с загруженной в СМЭВ4 спецификацией OpenAPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443A75" w:rsidRPr="00CA01CD" w14:paraId="10BF0250" w14:textId="77777777" w:rsidTr="00443A75">
+      <w:tr w:rsidR="00443A75" w:rsidRPr="001C75F1" w14:paraId="10BF0250" w14:textId="77777777" w:rsidTr="00443A75">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54201567" w14:textId="77777777" w:rsidR="00443A75" w:rsidRPr="00443A75" w:rsidRDefault="00443A75" w:rsidP="00443A75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443A75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SQL</w:t>
             </w:r>
           </w:p>
@@ -4063,66 +4065,66 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5395595" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0888D8EB" w14:textId="74606FF0" w:rsidR="00B46A4F" w:rsidRDefault="00B46A4F" w:rsidP="00B46A4F">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46A4F">
         <w:t xml:space="preserve">Рисунок </w:t>
       </w:r>
-      <w:r w:rsidR="00C17085">
+      <w:r w:rsidR="00814865">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C17085">
+      <w:r w:rsidR="00814865">
         <w:instrText xml:space="preserve"> SEQ Рисунок \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C17085">
+      <w:r w:rsidR="00814865">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0061508C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00C17085">
+      <w:r w:rsidR="00814865">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B46A4F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Вкладки интерфейсов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F65B35" w14:textId="77777777" w:rsidR="00ED5FC5" w:rsidRDefault="00ED5FC5" w:rsidP="00ED5FC5">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc203569321"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Страница «Статистика»</w:t>
@@ -8954,197 +8956,235 @@
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4454" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2328ED39" w14:textId="0CFDFF94" w:rsidR="00541D90" w:rsidRDefault="00541D90" w:rsidP="00541D90">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Изменений нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001C75F1" w:rsidRPr="002C1611" w14:paraId="1187E0CB" w14:textId="77777777" w:rsidTr="001C0C87">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D293EEF" w14:textId="69C688AA" w:rsidR="001C75F1" w:rsidRDefault="001C75F1" w:rsidP="00541D90">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4454" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1260401A" w14:textId="0FA7919F" w:rsidR="001C75F1" w:rsidRDefault="001C75F1" w:rsidP="00541D90">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Изменений нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="05E227B3" w14:textId="77777777" w:rsidR="00083EBD" w:rsidRPr="00733AD9" w:rsidRDefault="00391E77" w:rsidP="00670CBE">
       <w:r w:rsidRPr="00733AD9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:sectPr w:rsidR="00083EBD" w:rsidRPr="00733AD9" w:rsidSect="008B1C6A">
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:w="11899" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="0C128240" w16cex:dateUtc="2024-11-28T17:09:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="29E08020" w16cex:dateUtc="2024-11-28T16:58:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2F9D0F0E" w16cex:dateUtc="2024-11-28T16:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="41440263" w16cex:dateUtc="2024-11-28T17:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="41383F89" w16cex:dateUtc="2024-11-28T17:04:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="649438A7" w16cex:dateUtc="2024-11-28T17:05:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="35966283" w16cex:dateUtc="2024-11-28T17:05:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="18A416D7" w16cex:dateUtc="2024-11-28T17:06:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="564E9083" w16cex:dateUtc="2024-11-28T17:08:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4DD05074" w16cex:dateUtc="2024-11-28T17:08:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62060369" w14:textId="77777777" w:rsidR="00C17085" w:rsidRDefault="00C17085">
+    <w:p w14:paraId="2AF69669" w14:textId="77777777" w:rsidR="00814865" w:rsidRDefault="00814865">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5928D41F" w14:textId="77777777" w:rsidR="00C17085" w:rsidRDefault="00C17085">
+    <w:p w14:paraId="62B976FD" w14:textId="77777777" w:rsidR="00814865" w:rsidRDefault="00814865">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="020B0503030403020204"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Medium">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="0886424B" w14:textId="77777777" w:rsidR="00AC7F22" w:rsidRDefault="00AC7F22" w:rsidP="00D8012A">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:rPr>
         <w:rStyle w:val="ac"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
@@ -9172,58 +9212,58 @@
     <w:r w:rsidRPr="00D8012A">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D8012A">
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D8012A">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>35</w:t>
     </w:r>
     <w:r w:rsidRPr="00D8012A">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6934B3F7" w14:textId="77777777" w:rsidR="00C17085" w:rsidRDefault="00C17085">
+    <w:p w14:paraId="1BD72B59" w14:textId="77777777" w:rsidR="00814865" w:rsidRDefault="00814865">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="762D5D53" w14:textId="77777777" w:rsidR="00C17085" w:rsidRDefault="00C17085">
+    <w:p w14:paraId="209211BD" w14:textId="77777777" w:rsidR="00814865" w:rsidRDefault="00814865">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="0AFFFBED" w14:textId="77777777" w:rsidR="00AC7F22" w:rsidRPr="00670CBE" w:rsidRDefault="00AC7F22" w:rsidP="004E4DAA">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00733AD9">
       <w:rPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>Руководство</w:t>
     </w:r>
     <w:r w:rsidRPr="00733AD9">
@@ -18659,50 +18699,51 @@
     <w:rsid w:val="000B3D7E"/>
     <w:rsid w:val="000D499C"/>
     <w:rsid w:val="000E3D7A"/>
     <w:rsid w:val="000E57ED"/>
     <w:rsid w:val="00102A51"/>
     <w:rsid w:val="00105464"/>
     <w:rsid w:val="0013593A"/>
     <w:rsid w:val="00140D3C"/>
     <w:rsid w:val="00141222"/>
     <w:rsid w:val="00146C45"/>
     <w:rsid w:val="00152F2B"/>
     <w:rsid w:val="0015478B"/>
     <w:rsid w:val="00156F0D"/>
     <w:rsid w:val="00173383"/>
     <w:rsid w:val="00173B90"/>
     <w:rsid w:val="00176324"/>
     <w:rsid w:val="00177C6C"/>
     <w:rsid w:val="001821A8"/>
     <w:rsid w:val="001872D4"/>
     <w:rsid w:val="00193A19"/>
     <w:rsid w:val="0019521D"/>
     <w:rsid w:val="001A1360"/>
     <w:rsid w:val="001B20C9"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C0C87"/>
+    <w:rsid w:val="001C75F1"/>
     <w:rsid w:val="001D03A9"/>
     <w:rsid w:val="001D59F7"/>
     <w:rsid w:val="001D75EA"/>
     <w:rsid w:val="001E3B1B"/>
     <w:rsid w:val="00201B47"/>
     <w:rsid w:val="0021001B"/>
     <w:rsid w:val="0021544B"/>
     <w:rsid w:val="00216D0B"/>
     <w:rsid w:val="00220E40"/>
     <w:rsid w:val="00225F28"/>
     <w:rsid w:val="00232F89"/>
     <w:rsid w:val="00236273"/>
     <w:rsid w:val="002462C7"/>
     <w:rsid w:val="0025070E"/>
     <w:rsid w:val="0025115E"/>
     <w:rsid w:val="0025541B"/>
     <w:rsid w:val="00255B36"/>
     <w:rsid w:val="002605C6"/>
     <w:rsid w:val="00262A1A"/>
     <w:rsid w:val="0026342B"/>
     <w:rsid w:val="00274AC0"/>
     <w:rsid w:val="002926AD"/>
     <w:rsid w:val="00294EE2"/>
     <w:rsid w:val="002B246B"/>
     <w:rsid w:val="002B48D8"/>
@@ -18778,50 +18819,51 @@
     <w:rsid w:val="006A1FB9"/>
     <w:rsid w:val="006A2407"/>
     <w:rsid w:val="006B2C3A"/>
     <w:rsid w:val="006B42E5"/>
     <w:rsid w:val="006C364E"/>
     <w:rsid w:val="006C422C"/>
     <w:rsid w:val="006D4B5D"/>
     <w:rsid w:val="006E4D7D"/>
     <w:rsid w:val="006E5058"/>
     <w:rsid w:val="006F31B1"/>
     <w:rsid w:val="006F56FD"/>
     <w:rsid w:val="00707F4C"/>
     <w:rsid w:val="00733AD9"/>
     <w:rsid w:val="00740789"/>
     <w:rsid w:val="00741F7A"/>
     <w:rsid w:val="007448DA"/>
     <w:rsid w:val="007A0434"/>
     <w:rsid w:val="007A372C"/>
     <w:rsid w:val="007A76AB"/>
     <w:rsid w:val="007C5657"/>
     <w:rsid w:val="007D06AE"/>
     <w:rsid w:val="007F209D"/>
     <w:rsid w:val="007F3748"/>
     <w:rsid w:val="00800767"/>
     <w:rsid w:val="008022A1"/>
+    <w:rsid w:val="00814865"/>
     <w:rsid w:val="00816407"/>
     <w:rsid w:val="00826E78"/>
     <w:rsid w:val="00831334"/>
     <w:rsid w:val="00837A0D"/>
     <w:rsid w:val="00852D83"/>
     <w:rsid w:val="0087617C"/>
     <w:rsid w:val="008917CA"/>
     <w:rsid w:val="008964A9"/>
     <w:rsid w:val="008A6BFB"/>
     <w:rsid w:val="008B1C6A"/>
     <w:rsid w:val="008B564A"/>
     <w:rsid w:val="008B7020"/>
     <w:rsid w:val="008B7A1A"/>
     <w:rsid w:val="008C0E6C"/>
     <w:rsid w:val="008D309B"/>
     <w:rsid w:val="008D78AE"/>
     <w:rsid w:val="008E13C2"/>
     <w:rsid w:val="008E35A7"/>
     <w:rsid w:val="008F4EAC"/>
     <w:rsid w:val="00910A6E"/>
     <w:rsid w:val="00910A82"/>
     <w:rsid w:val="00920E8C"/>
     <w:rsid w:val="0093769A"/>
     <w:rsid w:val="00940D8A"/>
     <w:rsid w:val="00943229"/>
@@ -18859,58 +18901,56 @@
     <w:rsid w:val="00AD6089"/>
     <w:rsid w:val="00AE2366"/>
     <w:rsid w:val="00AE5BF6"/>
     <w:rsid w:val="00AF4DB6"/>
     <w:rsid w:val="00B12700"/>
     <w:rsid w:val="00B21CB4"/>
     <w:rsid w:val="00B23E79"/>
     <w:rsid w:val="00B276A6"/>
     <w:rsid w:val="00B46A4F"/>
     <w:rsid w:val="00B517E9"/>
     <w:rsid w:val="00B5616C"/>
     <w:rsid w:val="00B56226"/>
     <w:rsid w:val="00B65AD4"/>
     <w:rsid w:val="00B6749C"/>
     <w:rsid w:val="00BA6BE0"/>
     <w:rsid w:val="00BC00F1"/>
     <w:rsid w:val="00BC5961"/>
     <w:rsid w:val="00BC642E"/>
     <w:rsid w:val="00BC796D"/>
     <w:rsid w:val="00BE0FD9"/>
     <w:rsid w:val="00BE281B"/>
     <w:rsid w:val="00BE5325"/>
     <w:rsid w:val="00BF2335"/>
     <w:rsid w:val="00C12EF3"/>
     <w:rsid w:val="00C14A9F"/>
-    <w:rsid w:val="00C17085"/>
     <w:rsid w:val="00C42E29"/>
     <w:rsid w:val="00C4331B"/>
     <w:rsid w:val="00C81AB8"/>
     <w:rsid w:val="00C81D8B"/>
     <w:rsid w:val="00C84726"/>
     <w:rsid w:val="00C868C5"/>
-    <w:rsid w:val="00CA01CD"/>
     <w:rsid w:val="00CA4ACB"/>
     <w:rsid w:val="00CE1E8F"/>
     <w:rsid w:val="00CE4BDB"/>
     <w:rsid w:val="00CF0B4F"/>
     <w:rsid w:val="00D07878"/>
     <w:rsid w:val="00D10529"/>
     <w:rsid w:val="00D217C4"/>
     <w:rsid w:val="00D34F85"/>
     <w:rsid w:val="00D450BE"/>
     <w:rsid w:val="00D63938"/>
     <w:rsid w:val="00D66ABF"/>
     <w:rsid w:val="00D67D13"/>
     <w:rsid w:val="00D706C6"/>
     <w:rsid w:val="00D8012A"/>
     <w:rsid w:val="00D8347F"/>
     <w:rsid w:val="00D841F2"/>
     <w:rsid w:val="00DA0F23"/>
     <w:rsid w:val="00DB27E2"/>
     <w:rsid w:val="00DB77B3"/>
     <w:rsid w:val="00DC1789"/>
     <w:rsid w:val="00DE4221"/>
     <w:rsid w:val="00DE5251"/>
     <w:rsid w:val="00DE72F4"/>
     <w:rsid w:val="00DF2776"/>
     <w:rsid w:val="00DF63C1"/>
@@ -21281,85 +21321,85 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21F1BAA6-C2A1-4D15-827B-456FC19D3D61}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D226BEFF-72C6-433E-BA6B-11B63C0A5610}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>2121</Words>
-  <Characters>12092</Characters>
+  <Words>2094</Words>
+  <Characters>11941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
+  <Lines>99</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14185</CharactersWithSpaces>
+  <CharactersWithSpaces>14007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Старков Денис Алексеевич</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>